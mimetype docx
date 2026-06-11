--- v1 (2026-01-14)
+++ v2 (2026-06-11)
@@ -1276,67 +1276,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej o zróżnicowanych pytaniach. Udział w dyskusjach i elementach warsztatowych. Rozwiązywanie case study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02</w:t>
+        <w:t xml:space="preserve">K_K02, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KO, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DPZ_K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docenia wpływ działania zespołów w na rozwój społeczny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>