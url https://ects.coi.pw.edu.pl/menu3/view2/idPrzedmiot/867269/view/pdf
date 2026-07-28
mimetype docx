--- v2 (2026-06-11)
+++ v3 (2026-07-28)
@@ -1126,67 +1126,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej o zróżnicowanych pytaniach. Udział w dyskusjach i elementach warsztatowych. Rozwiązywanie case study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U04, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UU, I.P7S_UW, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DPZ_K01: </w:t>
       </w:r>
     </w:p>
@@ -1276,67 +1276,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej o zróżnicowanych pytaniach. Udział w dyskusjach i elementach warsztatowych. Rozwiązywanie case study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KR, I.P7S_KO, I.P7S_KK</w:t>
+        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DPZ_K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docenia wpływ działania zespołów w na rozwój społeczny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>