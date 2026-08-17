--- v3 (2026-07-28)
+++ v4 (2026-08-17)
@@ -1126,67 +1126,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej o zróżnicowanych pytaniach. Udział w dyskusjach i elementach warsztatowych. Rozwiązywanie case study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UU, I.P7S_UW, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">I.P7S_UU, I.P7S_UW, I.P7S_UO, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DPZ_K01: </w:t>
       </w:r>
     </w:p>
@@ -1206,67 +1206,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pisemne w formie testowej o zróżnicowanych pytaniach. Udział w dyskusjach i elementach warsztatowych. Rozwiązywanie case study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K01, K_K02</w:t>
+        <w:t xml:space="preserve">K_K02, K_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KO, I.P7S_KK, I.P7S_KR</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka DPZ_K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma przekonanie o sensie, wartości i potrzebie podejmowania działań w zakresie działania zespołów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>