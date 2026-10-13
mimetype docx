--- v6 (2026-08-07)
+++ v7 (2026-10-13)
@@ -1035,137 +1035,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">praca ćwiczeniowa, wymagane jest dokonanie prawidłowego podziału odcinków na szlaki (odstępy), prawidłowego obliczenia czasów jazdy i czasów szlakowego następstwa pociągów, prawidłowego obliczenia liczby pociągów obciążających zadane odcinki, prawidłowego opracowania organizacji ruchu pociągów na zadanych odcinkach w formie graficznej oraz prawidłowego obliczenia zdolności przepustowej odcinków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_U22, Tr1A_U24, Tr1A_U01, Tr1A_U03, Tr1A_U20</w:t>
+        <w:t xml:space="preserve">Tr1A_U01, Tr1A_U03, Tr1A_U20, Tr1A_U22, Tr1A_U24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Absolwent potrafi samodzielnie dokonać obiegowania pojazdów kolejowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ćwiczenia projektowe: część dotycząca przygotowania planu obiegu składów pociągów niezbędnych do obsłużenia pociągów klasy INTER i AGLO oraz przygotowania wykresu pracy pojazdów trakcyjnych, wymagane jest prawidłowe przygotowanie planu obiegu składów pociągów niezbędnych do obsłużenia pociągów klasy INTER i AGLO oraz prawidłowego przygotowania wykresu pracy pojazdów trakcyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tr1A_U24, Tr1A_U01, Tr1A_U03, Tr1A_U20, Tr1A_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, I.P6S_UK, III.P6S_UW.2.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UK, III.P6S_UW.2.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Absolwent potrafi samodzielnie harmonogramować pracę drużyn pociągowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>