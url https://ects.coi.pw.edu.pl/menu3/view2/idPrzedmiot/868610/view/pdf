--- v0 (2025-12-27)
+++ v1 (2026-04-16)
@@ -1186,51 +1186,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U24, Tr1A_U20, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać rozpoznania zespołów (rozłożenia na elementy składowe) złożonych urządzeń mechanicznych, w szczególności pojazdów kołowo-drogowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>