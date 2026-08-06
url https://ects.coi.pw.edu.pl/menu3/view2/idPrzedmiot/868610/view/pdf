--- v1 (2026-04-16)
+++ v2 (2026-08-06)
@@ -880,51 +880,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład - egzamin w formie pisemnej(pytania celowane)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr1A_W07, Tr1A_W06</w:t>
+        <w:t xml:space="preserve">Tr1A_W06, Tr1A_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1186,51 +1186,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr1A_U24, Tr1A_U20, Tr1A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.4.o, I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.4.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi dokonać rozpoznania zespołów (rozłożenia na elementy składowe) złożonych urządzeń mechanicznych, w szczególności pojazdów kołowo-drogowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>