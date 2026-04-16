--- v1 (2026-01-13)
+++ v2 (2026-04-16)
@@ -760,67 +760,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa formalne sprawdziany, pierwszy z wiedzy uzyskanej do połowy semestru z zakresu przedsiębiorczości i jej wykorzystania w życiu gospodarczym, drugi do końca semestru polegający na zastosowaniu wiedzy do zbudowania biznesplanu projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W16, K_W17</w:t>
+        <w:t xml:space="preserve">K_W16, K_W17, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWP_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Poznaje przykłady z życia gospodarczego i uwarunkowania,które umożliwiły sukces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWP_K01: </w:t>
       </w:r>
     </w:p>