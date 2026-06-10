--- v2 (2026-04-16)
+++ v3 (2026-06-10)
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena działań i przyczyn sukcesów w trakcie dyskusji na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16, K_W17, K_W19</w:t>
+        <w:t xml:space="preserve">K_W17, K_W19, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWP_K01: </w:t>
       </w:r>
     </w:p>