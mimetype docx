--- v3 (2026-06-10)
+++ v4 (2026-09-08)
@@ -830,51 +830,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena działań i przyczyn sukcesów w trakcie dyskusji na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W17, K_W19, K_W16</w:t>
+        <w:t xml:space="preserve">K_W16, K_W17, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -910,67 +910,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian pisemny propozycji podjętych decyzji orazopisy w biznes planie, nadto udział w dyskusji w na zajęciach i sugerowanie przyczyn przebiegu przypadków z praktyki biznesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.4.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić zachowanie rynku i podjąć właściwe decyzje, dzięki którym przewiduje osiągnięcie celu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>