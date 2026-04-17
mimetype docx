--- v1 (2026-03-23)
+++ v2 (2026-04-17)
@@ -1115,277 +1115,277 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U08, K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MODI_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność modelowania i interpretacji nieliniowych charakterystyk statycznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U08, K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MODI_U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność zastosowania podstawowych regresyjnych metod identyfikacji obiektów dynamicznych z czasem dyskretnym</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U08, K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MODI_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność zastosowania metod modelowania procesów dynamicznych w dziedzinie częstotliwości</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MODI_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność doboru jakościowych metod modelowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>