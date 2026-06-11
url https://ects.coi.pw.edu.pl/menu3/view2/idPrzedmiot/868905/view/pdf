--- v2 (2026-04-17)
+++ v3 (2026-06-11)
@@ -1255,137 +1255,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U09, K_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MODI_U04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność zastosowania metod modelowania procesów dynamicznych w dziedzinie częstotliwości</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MODI_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność doboru jakościowych metod modelowania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>