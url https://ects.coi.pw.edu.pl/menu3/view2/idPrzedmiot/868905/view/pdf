--- v3 (2026-06-11)
+++ v4 (2026-07-27)
@@ -1271,51 +1271,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MODI_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność zastosowania metod modelowania procesów dynamicznych w dziedzinie częstotliwości</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>