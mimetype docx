--- v4 (2026-07-27)
+++ v5 (2026-09-09)
@@ -1255,67 +1255,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MODI_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność zastosowania metod modelowania procesów dynamicznych w dziedzinie częstotliwości</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>