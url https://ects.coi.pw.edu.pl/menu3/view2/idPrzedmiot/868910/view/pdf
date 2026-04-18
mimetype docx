--- v1 (2026-03-23)
+++ v2 (2026-04-18)
@@ -845,51 +845,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MORO_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wiedza z zakresu modelowania i sterowania robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>