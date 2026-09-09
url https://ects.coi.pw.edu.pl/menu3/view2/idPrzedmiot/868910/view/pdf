--- v3 (2026-06-11)
+++ v4 (2026-09-09)
@@ -1286,51 +1286,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MORO_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umiejętność formułowania hipotezy związanych z problemami
 inżynierskimi i prostymi problemami badawczymi
 </w:t>
       </w:r>
     </w:p>
     <w:p>