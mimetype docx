--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -976,51 +976,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U14, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PDMGR_K01: </w:t>
       </w:r>
     </w:p>