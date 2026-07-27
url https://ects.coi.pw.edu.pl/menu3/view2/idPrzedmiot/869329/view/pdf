--- v2 (2026-05-09)
+++ v3 (2026-07-27)
@@ -740,51 +740,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W13, K_W14</w:t>
+        <w:t xml:space="preserve">K_W13, K_W14, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -960,51 +960,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>