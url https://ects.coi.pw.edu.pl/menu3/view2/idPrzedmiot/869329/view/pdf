--- v3 (2026-07-27)
+++ v4 (2026-08-19)
@@ -740,51 +740,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W14, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W13, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -890,51 +890,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U06, K_U14</w:t>
+        <w:t xml:space="preserve">K_U06, K_U14, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>