--- v2 (2026-01-14)
+++ v3 (2026-04-19)
@@ -996,51 +996,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWP_K01: </w:t>
       </w:r>
     </w:p>