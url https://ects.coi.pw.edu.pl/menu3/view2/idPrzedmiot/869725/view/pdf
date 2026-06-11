--- v3 (2026-04-19)
+++ v4 (2026-06-11)
@@ -760,287 +760,287 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dwa formalne sprawdziany, pierwszy z wiedzy uzyskanej do połowy semestru z zakresu przedsiębiorczości i jej wykorzystania w życiu gospodarczym, drugi do końca semestru polegający na zastosowaniu wiedzy do zbudowania biznesplanu projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W23, K_W22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PWP_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Poznaje przykłady z życia gospodarczego i uwarunkowania,które umożliwiły sukces</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena działań i przyczyn sukcesów w trakcie dyskusji na ćwiczeniach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W22, K_W23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PWP_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PWP_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poznaje przykłady z życia gospodarczego i uwarunkowania,które umożliwiły sukces</w:t>
+        <w:t xml:space="preserve">Potrafi dokonać analizy otaczajacej rzeczywistości, zidentyfikowac bariery i szanse rozwoju przedsiębiorstwa, przedsięwziąć kroki mitygujące ryzyko. Umie wykorzystać swe cechy, od których zależy przedsiębiorczość.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena działań i przyczyn sukcesów w trakcie dyskusji na ćwiczeniach</w:t>
+        <w:t xml:space="preserve">Sprawdzian pisemny propozycji podjętych decyzji orazopisy w biznes planie, nadto udział w dyskusji w na zajęciach i sugerowanie przyczyn przebiegu przypadków z praktyki biznesowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W22, K_W23</w:t>
+        <w:t xml:space="preserve">K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka PWP_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka PWP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi dokonać analizy otaczajacej rzeczywistości, zidentyfikowac bariery i szanse rozwoju przedsiębiorstwa, przedsięwziąć kroki mitygujące ryzyko. Umie wykorzystać swe cechy, od których zależy przedsiębiorczość.</w:t>
+        <w:t xml:space="preserve">Potrafi ocenić zachowanie rynku i podjąć właściwe decyzje, dzięki którym przewiduje osiągnięcie celu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Sprawdzian pisemny propozycji podjętych decyzji orazopisy w biznes planie, nadto udział w dyskusji w na zajęciach i sugerowanie przyczyn przebiegu przypadków z praktyki biznesowej</w:t>
+        <w:t xml:space="preserve">Sprawdzian pisemny w połowie semestru, w którym powinno zostać zaproponowane działanie umożliwiające osiągnięcie sukcesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.2.o, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PWP_K01: </w:t>
       </w:r>
     </w:p>