--- v0 (2026-01-13)
+++ v1 (2026-04-21)
@@ -1173,67 +1173,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego (wyniki pomiarów w postaci odpowiednich raportów z tych badań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U17</w:t>
+        <w:t xml:space="preserve">K_U17, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić pełną analizę wskazanych diagnostycznych badań radioizotopowych jak: 1. badanie dynamiczne nerek, 2. czynnosciowe badanie serca bramkowane sygnałem EKG, 3. badanie tomograficzne SPECT perfuzji mięsnia sercowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>