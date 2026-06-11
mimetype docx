--- v1 (2026-04-21)
+++ v2 (2026-06-11)
@@ -1189,51 +1189,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U17, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, III.P6S_UW.1.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić pełną analizę wskazanych diagnostycznych badań radioizotopowych jak: 1. badanie dynamiczne nerek, 2. czynnosciowe badanie serca bramkowane sygnałem EKG, 3. badanie tomograficzne SPECT perfuzji mięsnia sercowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>