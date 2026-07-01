--- v2 (2026-06-11)
+++ v3 (2026-07-01)
@@ -813,51 +813,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego, zaliczenia sprawdzianu pisemnego, zdania egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W14, K_W15, K_W16, K_W20</w:t>
+        <w:t xml:space="preserve">K_W14, K_W15, K_W16, K_W20, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1173,67 +1173,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie ćwiczenia laboratoryjnego (wyniki pomiarów w postaci odpowiednich raportów z tych badań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.3.o, I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeprowadzić pełną analizę wskazanych diagnostycznych badań radioizotopowych jak: 1. badanie dynamiczne nerek, 2. czynnosciowe badanie serca bramkowane sygnałem EKG, 3. badanie tomograficzne SPECT perfuzji mięsnia sercowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>