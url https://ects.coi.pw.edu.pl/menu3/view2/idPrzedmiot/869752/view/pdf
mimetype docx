--- v2 (2026-03-22)
+++ v3 (2026-08-19)
@@ -849,51 +849,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">podczas ćwiczeń laboratoryjnych i kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W08, K_W09, K_W10</w:t>
+        <w:t xml:space="preserve">K_W10, K_W02, K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -945,51 +945,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U11, K_U13, K_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.1.o, I.P6S_UW, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, III.P6S_UW.1.o, III.P6S_UW.2.o, III.P6S_UW.3.o, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi użyć wyposażenia do przeprowadzania testów dla: stomatologii, mammografii, tomografii komputerowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>