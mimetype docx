--- v0 (2026-03-23)
+++ v1 (2026-04-18)
@@ -910,51 +910,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, zaliczenie laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>