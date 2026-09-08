--- v1 (2026-04-18)
+++ v2 (2026-09-08)
@@ -1060,51 +1060,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>