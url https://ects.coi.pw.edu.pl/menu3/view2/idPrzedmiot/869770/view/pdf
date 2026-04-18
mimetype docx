--- v0 (2026-03-24)
+++ v1 (2026-04-18)
@@ -719,50 +719,330 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać dane z bioinformatycznych baz danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy pozyskiwania sekwencji biologicznych i algorytmy redukcji wymiarów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać algorytmy dla sekwencji biologicznych aby dostarczyć ich właściwości istotne m.in. dla biologii i medycynyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -774,406 +1054,126 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać dane z bioinformatycznych baz danych</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać wybrany algorytm bioinformatyczny do analizy danych oraz potrafi interpretować wyniki obliczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U07, K_U08, K_U10, K_U17, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-[...289 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>