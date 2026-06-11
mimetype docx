--- v1 (2026-04-18)
+++ v2 (2026-06-11)
@@ -719,525 +719,525 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy dla sekwencji biologicznych aby dostarczyć ich właściwości istotne m.in. dla biologii i medycynyce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać dane z bioinformatycznych baz danych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy pozyskiwania sekwencji biologicznych i algorytmy redukcji wymiarów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać wybrany algorytm bioinformatyczny do analizy danych oraz potrafi interpretować wyniki obliczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U07, K_U08, K_U10, K_U17, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-      </w:r>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy pozyskiwania sekwencji biologicznych i algorytmy redukcji wymiarów</w:t>
+        <w:t xml:space="preserve">Potrafi pracować w zespole przy realizacji projektu programistycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W09</w:t>
-[...229 lines deleted...]
-        <w:t xml:space="preserve">K_K03, K_K04, K_K06</w:t>
+        <w:t xml:space="preserve">K_K04, K_K06, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>