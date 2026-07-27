--- v2 (2026-06-11)
+++ v3 (2026-07-27)
@@ -719,85 +719,295 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy pozyskiwania sekwencji biologicznych i algorytmy redukcji wymiarów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystać algorytmy dla sekwencji biologicznych aby dostarczyć ich właściwości istotne m.in. dla biologii i medycynyce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -844,400 +1054,190 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać wybrany algorytm bioinformatyczny do analizy danych oraz potrafi interpretować wyniki obliczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U05, K_U07, K_U08, K_U10, K_U17, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
-      </w:r>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UU, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
+        <w:t xml:space="preserve">Potrafi pracować w zespole przy realizacji projektu programistycznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">projekt realizowany w zespołach 2 lub 3 osobowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W09</w:t>
-[...229 lines deleted...]
-        <w:t xml:space="preserve">K_K04, K_K06, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04, K_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>