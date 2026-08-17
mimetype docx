--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -719,101 +719,241 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy dla sekwencji biologicznych aby dostarczyć ich właściwości istotne m.in. dla biologii i medycynyce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać dane z bioinformatycznych baz danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -894,190 +1034,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W09</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>