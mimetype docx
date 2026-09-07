--- v4 (2026-08-17)
+++ v5 (2026-09-07)
@@ -753,297 +753,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi wykorzystywać dane z bioinformatycznych baz danych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać dane z bioinformatycznych baz danych</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy związane z badaniem profili genetycznych, badaniem pokrewieństw, badaniem mieszanin DNA</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy pozyskiwania sekwencji biologicznych i algorytmy redukcji wymiarów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wykorzystywać algorytmy przewidywania struktur cząsteczek i inne algorytmy optymalizujące procesy biologiczne</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Potrafi wykorzystać algorytmy pozyskiwania sekwencji biologicznych i algorytmy redukcji wymiarów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>