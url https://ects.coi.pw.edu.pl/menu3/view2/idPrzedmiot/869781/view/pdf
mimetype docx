--- v1 (2026-03-24)
+++ v2 (2026-04-18)
@@ -1052,67 +1052,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U12, K_U17, K_U19, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>