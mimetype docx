--- v2 (2026-04-18)
+++ v3 (2026-06-10)
@@ -1122,67 +1122,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U12, K_U13, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>