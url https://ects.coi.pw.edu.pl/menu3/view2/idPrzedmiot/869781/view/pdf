--- v3 (2026-06-10)
+++ v4 (2026-07-02)
@@ -1052,67 +1052,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+        <w:t xml:space="preserve">K_U19, K_U07, K_U10, K_U12, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1122,67 +1122,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U13, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U12, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>