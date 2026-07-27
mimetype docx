--- v4 (2026-07-02)
+++ v5 (2026-07-27)
@@ -1052,51 +1052,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U19, K_U07, K_U10, K_U12, K_U17</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>