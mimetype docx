--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -998,121 +998,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>