--- v6 (2026-08-17)
+++ v7 (2026-09-07)
@@ -998,51 +998,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność projektowania oprogramowania dla systemów monitorowania na odległość</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1052,67 +1052,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U12, K_U17, K_U19</w:t>
+        <w:t xml:space="preserve">K_U12, K_U17, K_U19, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">posiada umiejętność wykorzystania standardów transmisji danych medycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>