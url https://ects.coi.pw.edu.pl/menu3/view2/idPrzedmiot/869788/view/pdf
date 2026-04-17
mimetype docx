--- v0 (2026-03-24)
+++ v1 (2026-04-17)
@@ -777,51 +777,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W01, K_W09</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -997,67 +997,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U11, K_U17, K_U18, K_U01, K_U03, K_U04, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U11, K_U17, K_U18, K_U01, K_U03, K_U04, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.1.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wybrać metody analizy statystycznej dla pojedynczej zmiennej i wielu zmiennych oraz estymować parametry rozkładów i powiązań korzystając z opisu korelacyjnego, regresyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>