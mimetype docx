--- v1 (2026-04-17)
+++ v2 (2026-07-02)
@@ -777,51 +777,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -927,67 +927,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08, K_U09, K_U11, K_U12, K_U17, K_U18</w:t>
+        <w:t xml:space="preserve">K_U12, K_U17, K_U18, K_U01, K_U08, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UK, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Umie skutecznie wykorzystać metod analiz i symulacji statystycznych w odniesieniu do medycznych danych pomiarowych lub pochodzących z badań populacyjnych oraz skutecznie wykorzystać możliwości wybranego pakietu statystycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -997,67 +997,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U11, K_U17, K_U18, K_U01, K_U03, K_U04, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U07, K_U08, K_U09, K_U11, K_U17, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wybrać metody analizy statystycznej dla pojedynczej zmiennej i wielu zmiennych oraz estymować parametry rozkładów i powiązań korzystając z opisu korelacyjnego, regresyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1067,67 +1067,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U08, K_U09, K_U11, K_U12, K_U17</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U11, K_U12, K_U17, K_U01, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>