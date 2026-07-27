--- v2 (2026-07-02)
+++ v3 (2026-07-27)
@@ -927,67 +927,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U17, K_U18, K_U01, K_U08, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U08, K_U09, K_U11, K_U12, K_U17, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW, III.P7S_UW.2.o, I.P7S_UK, III.P7S_UW.1.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Umie skutecznie wykorzystać metod analiz i symulacji statystycznych w odniesieniu do medycznych danych pomiarowych lub pochodzących z badań populacyjnych oraz skutecznie wykorzystać możliwości wybranego pakietu statystycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -997,67 +997,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U07, K_U08, K_U09, K_U11, K_U17, K_U18</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U11, K_U17, K_U18, K_U01, K_U03, K_U04, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi wybrać metody analizy statystycznej dla pojedynczej zmiennej i wielu zmiennych oraz estymować parametry rozkładów i powiązań korzystając z opisu korelacyjnego, regresyjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1067,67 +1067,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U11, K_U12, K_U17, K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U08, K_U09, K_U11, K_U12, K_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>