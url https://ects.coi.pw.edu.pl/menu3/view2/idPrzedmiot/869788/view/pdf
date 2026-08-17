--- v3 (2026-07-27)
+++ v4 (2026-08-17)
@@ -927,271 +927,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08, K_U09, K_U11, K_U12, K_U17, K_U18</w:t>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U17, K_U18, K_U01, K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o, I.P7S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Umie skutecznie wykorzystać metod analiz i symulacji statystycznych w odniesieniu do medycznych danych pomiarowych lub pochodzących z badań populacyjnych oraz skutecznie wykorzystać możliwości wybranego pakietu statystycznego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium, projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U04, K_U07, K_U08, K_U09, K_U11, K_U17, K_U18</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi wybrać metody analizy statystycznej dla pojedynczej zmiennej i wielu zmiennych oraz estymować parametry rozkładów i powiązań korzystając z opisu korelacyjnego, regresyjnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt, laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U03, K_U08, K_U09, K_U11, K_U12, K_U17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Umie skutecznie wykorzystać metod analiz i symulacji statystycznych w odniesieniu do medycznych danych pomiarowych lub pochodzących z badań populacyjnych oraz skutecznie wykorzystać możliwości wybranego pakietu statystycznego.</w:t>
+        <w:t xml:space="preserve">umie pracować zespołowo koncertując się nad wykonaniem zadania analitycznego (symulacyjnego) i przygotowaniem wniosków merytorycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">laboratorium, projekt</w:t>
+        <w:t xml:space="preserve">projekt, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U11, K_U17, K_U18, K_U01, K_U03, K_U04, K_U07</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">K_K03, K_K04, K_K06</w:t>
+        <w:t xml:space="preserve">K_K04, K_K06, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>