--- v4 (2026-08-17)
+++ v5 (2026-09-07)
@@ -927,67 +927,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12, K_U17, K_U18, K_U01, K_U08, K_U09</w:t>
+        <w:t xml:space="preserve">K_U17, K_U18, K_U01, K_U08, K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.3.o, III.P7S_UW.2.o, I.P7S_UK</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, III.P7S_UW.3.o, I.P7S_UK, III.P7S_UW.1.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Umie skutecznie wykorzystać metod analiz i symulacji statystycznych w odniesieniu do medycznych danych pomiarowych lub pochodzących z badań populacyjnych oraz skutecznie wykorzystać możliwości wybranego pakietu statystycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1067,67 +1067,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03, K_U08, K_U09, K_U11, K_U12, K_U17</w:t>
+        <w:t xml:space="preserve">K_U09, K_U11, K_U12, K_U17, K_U01, K_U03, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.1.o, III.P7S_UW.3.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1147,51 +1147,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K06, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04, K_K06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>