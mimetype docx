--- v1 (2026-02-09)
+++ v2 (2026-04-17)
@@ -756,271 +756,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, sprawozdaniaz ćwiczeń laboratoryjnych: tomografia rentgenowska, magnetycznego rezonansu jądrowego,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W04, K_W06, K_W03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie tworzenia obrazów: scyntygraficznych i ultradźwiękowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, sprawozdania z ćwiczeń laboratoryjnych: ultrasonografia i scyntygrafia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma szczegółową wiedzę w zakresie tworzenia obrazów: scyntygraficznych i ultradźwiękowych</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę o cechach charakterystycznych obrazów medycznych i ocenie ich jakości.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, sprawozdania z ćwiczeń laboratoryjnych: ultrasonografia i scyntygrafia.</w:t>
+        <w:t xml:space="preserve">egzamin, sprawozdania z ćwiczenia laboratoryjnego analiza jakości obrazów medycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę o cechach charakterystycznych obrazów medycznych i ocenie ich jakości.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić pomiar i ocenić jakość odwzorowań scyntygraficznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, sprawozdania z ćwiczenia laboratoryjnego analiza jakości obrazów medycznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W06</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_U10, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>