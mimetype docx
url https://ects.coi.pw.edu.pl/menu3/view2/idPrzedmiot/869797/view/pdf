--- v2 (2026-04-17)
+++ v3 (2026-05-29)
@@ -756,51 +756,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, sprawozdaniaz ćwiczeń laboratoryjnych: tomografia rentgenowska, magnetycznego rezonansu jądrowego,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1046,51 +1046,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	Raport z ćwiczenia laboratoryjnego pod tytułem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U10</w:t>
+        <w:t xml:space="preserve">K_U10, K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>