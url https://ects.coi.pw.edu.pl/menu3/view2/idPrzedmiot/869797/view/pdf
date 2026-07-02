--- v3 (2026-05-29)
+++ v4 (2026-07-02)
@@ -1046,51 +1046,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">	Raport z ćwiczenia laboratoryjnego pod tytułem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U08, K_U10, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>