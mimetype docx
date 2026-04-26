--- v2 (2026-03-01)
+++ v3 (2026-04-26)
@@ -1278,51 +1278,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U10, K_U15, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
+        <w:t xml:space="preserve">K_U13, K_U15, K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>