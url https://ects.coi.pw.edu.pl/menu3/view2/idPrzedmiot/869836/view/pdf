--- v3 (2026-04-26)
+++ v4 (2026-07-01)
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
+        <w:t xml:space="preserve">K_U15, K_U16, K_U01, K_U07, K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U13, K_U15, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>