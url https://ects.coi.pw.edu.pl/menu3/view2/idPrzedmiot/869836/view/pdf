--- v4 (2026-07-01)
+++ v5 (2026-07-27)
@@ -1348,51 +1348,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U10, K_U15, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U16, K_U01, K_U07, K_U08, K_U09</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>