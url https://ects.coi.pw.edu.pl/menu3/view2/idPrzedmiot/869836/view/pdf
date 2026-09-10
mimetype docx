--- v5 (2026-07-27)
+++ v6 (2026-09-10)
@@ -1348,51 +1348,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U10, K_U15, K_U07</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U07, K_U08, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>