--- v6 (2026-08-08)
+++ v7 (2026-10-16)
@@ -915,331 +915,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin/projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. testów istotności do oceny wiarygodności otrzymanych wyników</w:t>
+        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W6: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wiedza nt. podstawowych klasyfikatorów liniowych stosowanych w diagnostyce medycznej łącznie z metodami oceny ich dokładności</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">egzamin/projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wiedza nt. metod selekcji i ekstrakcji cech we wspomaganiu diagnostyki medycznej</w:t>
+        <w:t xml:space="preserve">wiedza nt. metody estymacji widma gęstości mocy sygnałów biomedycznych oraz ich własności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">projekt</w:t>
+        <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W11</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">K_W11, K_W01, K_W10</w:t>
+        <w:t xml:space="preserve">K_W01, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>