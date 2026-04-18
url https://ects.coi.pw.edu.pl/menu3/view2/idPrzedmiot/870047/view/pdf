--- v2 (2026-01-13)
+++ v3 (2026-04-18)
@@ -738,411 +738,411 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wyniki egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W12, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna zagrożenia związane ze zbyt niską jakością aparatury radiologicznej, metody jej poprawy oraz metody projektowania osłon przed promieniowaniem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W08, K_W09, K_W11, K_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna techniki pomiaru małych aktwyności, w tym budowę liczników całego ciała i gammakamer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W11, K_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowe parametry systemów radiograficznych, w tym optyczną funkcję przenoszenia, kwantową zdolność detekcyjną i funkcję przenoszenia kontrastu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna zagrożenia związane ze zbyt niską jakością aparatury radiologicznej, metody jej poprawy oraz metody projektowania osłon przed promieniowaniem</w:t>
+        <w:t xml:space="preserve">zna budowę i działanie systemów radiografii klasycznej i cyfrowej, mammografii klasycznej i cyfrowej, densytometrii, fluoroskopii, tomografii komputerowej, tomografii PET i SPECT, tomografii optycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W08, K_W09, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W11, K_W12, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna techniki pomiaru małych aktwyności, w tym budowę liczników całego ciała i gammakamer</w:t>
+        <w:t xml:space="preserve">potrafi obliczyć dawki od promieniowania zewnętrznego i wewnętrznego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin</w:t>
+        <w:t xml:space="preserve">wyniki egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W12</w:t>
-[...219 lines deleted...]
-        <w:t xml:space="preserve">K_U21, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>