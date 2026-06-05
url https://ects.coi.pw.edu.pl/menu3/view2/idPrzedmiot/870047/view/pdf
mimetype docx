--- v3 (2026-04-18)
+++ v4 (2026-06-05)
@@ -738,51 +738,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wyniki egzaminu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1308,51 +1308,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U17, K_U21</w:t>
+        <w:t xml:space="preserve">K_U17, K_U21, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>