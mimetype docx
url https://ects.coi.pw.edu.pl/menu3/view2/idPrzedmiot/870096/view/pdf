--- v2 (2026-03-24)
+++ v3 (2026-08-06)
@@ -747,50 +747,190 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Znajmość metod rekonstrukcji obrazu z projekcji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajmość metod rozwiązywania problemów źle postawionych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Znajomość podstaw fizycznych technik tomograficznych takich jak tomografia rentgenowska, emisyjna, resonansu magnetycznego, impedancyjna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -942,320 +1082,180 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajmość metod rekonstrukcji obrazu z projekcji</w:t>
+        <w:t xml:space="preserve">Umiejętność oceny parametrów aparatury tomograficznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znajmość metod rozwiązywania problemów źle postawionych</w:t>
+        <w:t xml:space="preserve">Umiejętność zaprojektowania i realizacji algorytmów rekonstrukcji obrazu z projekcji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin</w:t>
+        <w:t xml:space="preserve">Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">K_U07, K_U08</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U01, K_U09, K_U11, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>