--- v3 (2026-08-06)
+++ v4 (2026-08-27)
@@ -1107,729 +1107,729 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność zaprojektowania i realizacji algorytmów rekonstrukcji obrazu z projekcji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U07, K_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Umiejętność oceny parametrów aparatury tomograficznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U09, K_U11, K_U12, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">świadomość znaczenia tomografii komputerowej w medycynie a tym samym w podnoszeniu poziomu życia społeczeństwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_K02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc5"/>
+      <w:r>
+        <w:t>Profil praktyczny - wiedza</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość podstaw fizycznych technik tomograficznych takich jak tomografia rentgenowska, emisyjna, resonansu magnetycznego, impedancyjna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość budowy aparatury dla różnych technik tomograficznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, Laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajomość metod wizualizacji i przetwarzania obrazów tomograficznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, Laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajmość metod rekonstrukcji obrazu z projekcji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Znajmość metod rozwiązywania problemów źle postawionych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc6"/>
+      <w:r>
+        <w:t>Profil praktyczny - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umiejętność oceny parametrów aparatury tomograficznej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, Laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka Wpisz opis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Umiejętność zaprojektowania i realizacji algorytmów rekonstrukcji obrazu z projekcji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratorium</w:t>
-      </w:r>
-[...588 lines deleted...]
-        <w:t xml:space="preserve">Egzamin, Laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>