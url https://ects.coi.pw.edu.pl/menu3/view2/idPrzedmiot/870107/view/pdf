--- v1 (2026-03-24)
+++ v2 (2026-08-06)
@@ -753,481 +753,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W04, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka LAS_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">na temat mechanizmów uzyskiwania inwersji obsadzeń w różnych typach ośrodków aktywnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka LAS_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka LAS_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">na temat mechanizmów uzyskiwania inwersji obsadzeń w różnych typach ośrodków aktywnych</w:t>
+        <w:t xml:space="preserve">na temat zjawisk i efektów towarzyszących dynamicznej pracy lasera (tj. drgania relaksacyjne, impulsy gigantyczne, optyczna bistabilność, i chaos deterministyczny)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W01, K_W04, K_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka LAS_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">na temat własności statystycznych światła laserowego (tj. koherencja czasowa i przestrzenna, funkcje koherencji, statystyka fotonów)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka LAS_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka LAS_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">na temat zjawisk i efektów towarzyszących dynamicznej pracy lasera (tj. drgania relaksacyjne, impulsy gigantyczne, optyczna bistabilność, i chaos deterministyczny)</w:t>
+        <w:t xml:space="preserve">sformułować równania kinetyczne dla fotonów i inwersji obsadzeń oraz na ich podstawie dokonać analizy progowej i ponadprogowej pracy lasera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_U01, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka LAS_W04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka LAS_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">na temat własności statystycznych światła laserowego (tj. koherencja czasowa i przestrzenna, funkcje koherencji, statystyka fotonów)</w:t>
+        <w:t xml:space="preserve">wykorzystać model półklasyczny oddziaływania fali e.m. z ośrodkiem do opisu generacji promieniowania w rożnych typach laserów z uwzględnieniem efektów szumowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W04</w:t>
+        <w:t xml:space="preserve">K_U08, K_U10, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka LAS_U01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka LAS_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sformułować równania kinetyczne dla fotonów i inwersji obsadzeń oraz na ich podstawie dokonać analizy progowej i ponadprogowej pracy lasera</w:t>
+        <w:t xml:space="preserve">opisać efekty generacyjne z wykorzystaniem zjawisk nieliniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U08</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">K_U07, K_U08, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>