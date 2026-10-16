--- v5 (2026-08-06)
+++ v6 (2026-10-16)
@@ -1010,191 +1010,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoria 1, 2 i 3, ew. projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U01, K_U07, K_U08, K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi napisać w języku opisu sprzętu i uruchomić prosty program dla układu logiki programowalnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Laboratoria 4 i 5, ew. projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi napisać w języku opisu sprzętu i uruchomić prosty program dla układu logiki programowalnej</w:t>
+        <w:t xml:space="preserve">Student potrafi optymalizować kod opracowany w języku strumieniowym lub w języku opisu sprzętu przez odpowiedni dobór bibliotek i wykorzystywanych elementów architektury użytego procesora czy układu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Laboratoria 4 i 5, ew. projekt</w:t>
+        <w:t xml:space="preserve">Laboratoria, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U09, K_U11, K_U12, K_U01</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U11, K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U13, K_U07, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>