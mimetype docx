--- v1 (2026-03-23)
+++ v2 (2026-04-18)
@@ -1198,51 +1198,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pytania egzaminacyjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W02</w:t>
+        <w:t xml:space="preserve">K_W02, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
+        <w:t xml:space="preserve">K_U08, K_U09, K_U15, K_U16, K_U01, K_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>