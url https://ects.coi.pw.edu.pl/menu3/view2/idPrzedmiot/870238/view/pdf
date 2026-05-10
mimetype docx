--- v2 (2026-04-18)
+++ v3 (2026-05-10)
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U08, K_U09, K_U15, K_U16, K_U01, K_U07</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1488,51 +1488,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U07, K_U08, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>