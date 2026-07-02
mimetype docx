--- v3 (2026-05-10)
+++ v4 (2026-07-02)
@@ -1058,481 +1058,481 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pytania egzaminacyjne, wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna zasady i problemy realizacji mikroelektronicznej układów analogowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">pytania egzaminacyjne, wykonanie zadań laboratoryjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W_06: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna zasady i problemy realizacji mikroelektronicznej układów analogowych</w:t>
+        <w:t xml:space="preserve">zna tendencje rozwojowe mikroelektroniki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">pytania egzaminacyjne, wykonanie zadań laboratoryjnych</w:t>
+        <w:t xml:space="preserve">pytania egzaminacyjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W06</w:t>
+        <w:t xml:space="preserve">K_W02, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W_07: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna tendencje rozwojowe mikroelektroniki</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować schemat i topografię prostego układu cyfrowego i analogowego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">pytania egzaminacyjne</w:t>
+        <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W05</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U_01: </w:t>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować schemat i topografię prostego układu cyfrowego i analogowego</w:t>
+        <w:t xml:space="preserve">potrafi zweryfikować prosty projekt układu scalonego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zweryfikować prosty projekt układu scalonego</w:t>
+        <w:t xml:space="preserve">potrafi zaprojektować i zrealizować prosty analogowo-cyfrowy system programowalny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">potrafi zaprojektować i zrealizować prosty analogowo-cyfrowy system programowalny</w:t>
+        <w:t xml:space="preserve">potrafi zanalizować prosty układ scalony pod kątem produkowalności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U15, K_U07, K_U08, K_U13</w:t>
+        <w:t xml:space="preserve">K_U07, K_U08, K_U13, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>