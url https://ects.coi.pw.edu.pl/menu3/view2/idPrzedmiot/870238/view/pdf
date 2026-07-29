--- v4 (2026-07-02)
+++ v5 (2026-07-29)
@@ -1058,51 +1058,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pytania egzaminacyjne, wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1418,51 +1418,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie zadań laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U15, K_U16</w:t>
+        <w:t xml:space="preserve">K_U15, K_U16, K_U01, K_U07, K_U08, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>