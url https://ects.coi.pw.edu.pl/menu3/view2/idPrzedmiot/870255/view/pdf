--- v1 (2026-03-22)
+++ v2 (2026-04-17)
@@ -983,51 +983,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U07, K_U10, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U07, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>