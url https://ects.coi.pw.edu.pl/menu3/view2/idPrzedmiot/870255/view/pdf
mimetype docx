--- v2 (2026-04-17)
+++ v3 (2026-06-11)
@@ -763,271 +763,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOPT_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ugruntowana , podbudowana teoretycznie wiedza nt. filtracji optymalnej sygnałów losowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, zadania laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOPT_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ugruntowana podbudowana teoretycznnie wiedza nt. modelowania parametrycznego sygnałów losowych oraz metod estymacji widmowej gęstości mocy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, zadanie laboratoryjne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W01, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka FOPT_W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOPT_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ugruntowana , podbudowana teoretycznie wiedza nt. filtracji optymalnej sygnałów losowych</w:t>
+        <w:t xml:space="preserve">Potrafi zaimpementowac w srodowisku MATLAB detektor korelacyjny sygnałów PSK lub FSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, kolokwium, zadania laboratoryjne</w:t>
+        <w:t xml:space="preserve">zadania laboratoryjne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">K_U15, K_U07, K_U10</w:t>
+        <w:t xml:space="preserve">K_U07, K_U10, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>