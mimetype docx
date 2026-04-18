--- v2 (2026-03-23)
+++ v3 (2026-04-18)
@@ -790,51 +790,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, laboratoria, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W06</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W06, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1010,51 +1010,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoria 1, 2 i 3, ew. projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U09, K_U11, K_U12, K_U01, K_U07, K_U08</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>