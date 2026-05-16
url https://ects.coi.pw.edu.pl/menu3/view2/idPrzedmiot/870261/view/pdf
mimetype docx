--- v3 (2026-04-18)
+++ v4 (2026-05-16)
@@ -790,51 +790,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, laboratoria, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W04, K_W05, K_W06, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1010,51 +1010,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoria 1, 2 i 3, ew. projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U11, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U01, K_U07, K_U08, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>