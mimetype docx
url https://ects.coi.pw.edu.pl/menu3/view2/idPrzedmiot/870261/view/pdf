--- v4 (2026-05-16)
+++ v5 (2026-06-11)
@@ -1010,51 +1010,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoria 1, 2 i 3, ew. projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U01, K_U07, K_U08, K_U09, K_U11</w:t>
+        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>