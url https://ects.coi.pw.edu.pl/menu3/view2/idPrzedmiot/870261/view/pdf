--- v5 (2026-06-11)
+++ v6 (2026-08-17)
@@ -1080,51 +1080,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoria 4 i 5, ew. projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U11, K_U12</w:t>
+        <w:t xml:space="preserve">K_U12, K_U01, K_U07, K_U08, K_U09, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>