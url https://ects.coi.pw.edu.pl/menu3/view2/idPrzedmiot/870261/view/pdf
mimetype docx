--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1010,191 +1010,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Laboratoria 1, 2 i 3, ew. projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U01, K_U07, K_U08, K_U09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi napisać w języku opisu sprzętu i uruchomić prosty program dla układu logiki programowalnej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Laboratoria 4 i 5, ew. projekt</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U07, K_U08, K_U09, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U_2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U_3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi napisać w języku opisu sprzętu i uruchomić prosty program dla układu logiki programowalnej</w:t>
+        <w:t xml:space="preserve">Student potrafi optymalizować kod opracowany w języku strumieniowym lub w języku opisu sprzętu przez odpowiedni dobór bibliotek i wykorzystywanych elementów architektury użytego procesora czy układu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Laboratoria 4 i 5, ew. projekt</w:t>
+        <w:t xml:space="preserve">Laboratoria, projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U12, K_U01, K_U07, K_U08, K_U09, K_U11</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K_U07, K_U08, K_U10, K_U11, K_U12, K_U13</w:t>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U13, K_U07, K_U08, K_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>