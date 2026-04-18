--- v0 (2025-12-28)
+++ v1 (2026-04-18)
@@ -982,51 +982,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>