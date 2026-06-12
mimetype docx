--- v1 (2026-04-18)
+++ v2 (2026-06-12)
@@ -948,191 +948,191 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">potrafi stosować - na prostym poziomie - najważniejsze twierdzenia graniczne teorii prawdopodobieństwa (prawo wielkich liczb, Centralne Twierdzenie Graniczne)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">umie posługiwać się pojęciem rozkładu zmiennej losowej i wektora losowego; potrafi - na prostym poziomie - znajdować rozkłady zmiennych i wektorów losowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">umie badać niezależność zmiennych losowych, potrafi obliczać i interpretować podstawowe miary zależności</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">potrafi stosować - na prostym poziomie - najważniejsze twierdzenia graniczne teorii prawdopodobieństwa (prawo wielkich liczb, Centralne Twierdzenie Graniczne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>