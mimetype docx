--- v2 (2026-06-12)
+++ v3 (2026-07-28)
@@ -728,50 +728,190 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">posiada wiedzę na temat rozkładów prawdopodobieństwa, ich własności i charakterystyk</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zna pojęcia niezależności i podstawowe metody badania zależności, zna pojęcia rozkładu łącznego i brzegowego, zna podstawowe wersje najważniejszych twierdzeń granicznych teorii prawdopodobieństwa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe definicje i twierdzenia rachunku prawdopodobieństwa, rozumie pojęcie istotności założeń w poznanych twierdzeniach, zna podstawowe przykłady ilustrujące poznane pojęcia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -783,356 +923,216 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">posiada wiedzę na temat rozkładów prawdopodobieństwa, ich własności i charakterystyk</w:t>
+        <w:t xml:space="preserve">umie posługiwać się pojęciem rozkładu zmiennej losowej i wektora losowego; potrafi - na prostym poziomie - znajdować rozkłady zmiennych i wektorów losowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
+        <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna pojęcia niezależności i podstawowe metody badania zależności, zna pojęcia rozkładu łącznego i brzegowego, zna podstawowe wersje najważniejszych twierdzeń granicznych teorii prawdopodobieństwa</w:t>
+        <w:t xml:space="preserve">umie badać niezależność zmiennych losowych, potrafi obliczać i interpretować podstawowe miary zależności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
-[...8 lines deleted...]
-      <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">potrafi stosować - na prostym poziomie - najważniejsze twierdzenia graniczne teorii prawdopodobieństwa (prawo wielkich liczb, Centralne Twierdzenie Graniczne)</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">umie badać niezależność zmiennych losowych, potrafi obliczać i interpretować podstawowe miary zależności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>