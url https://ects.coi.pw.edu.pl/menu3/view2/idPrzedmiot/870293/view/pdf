--- v3 (2026-07-28)
+++ v4 (2026-08-18)
@@ -728,50 +728,120 @@
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc2"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - wiedza</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">zna podstawowe definicje i twierdzenia rachunku prawdopodobieństwa, rozumie pojęcie istotności założeń w poznanych twierdzeniach, zna podstawowe przykłady ilustrujące poznane pojęcia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwia, egzamin</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">posiada wiedzę na temat rozkładów prawdopodobieństwa, ich własności i charakterystyk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
@@ -853,180 +923,110 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka T1A_W01: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka T1A_U08, T1A_U09: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna podstawowe definicje i twierdzenia rachunku prawdopodobieństwa, rozumie pojęcie istotności założeń w poznanych twierdzeniach, zna podstawowe przykłady ilustrujące poznane pojęcia</w:t>
+        <w:t xml:space="preserve">umie posługiwać się pojęciem rozkładu zmiennej losowej i wektora losowego; potrafi - na prostym poziomie - znajdować rozkłady zmiennych i wektorów losowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwia, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_U01, K_U02, K_U04, K_U05, K_U08</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>