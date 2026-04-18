--- v1 (2026-03-24)
+++ v2 (2026-04-18)
@@ -901,51 +901,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W08, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W07, K_W08, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -971,51 +971,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W08, K_W11, K_W12, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W07, K_W08, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21, K_U01, K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>