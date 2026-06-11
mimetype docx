--- v2 (2026-04-18)
+++ v3 (2026-06-11)
@@ -901,51 +901,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W07, K_W08, K_W11</w:t>
+        <w:t xml:space="preserve">K_W07, K_W08, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1041,51 +1041,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11, K_W12, K_W13</w:t>
+        <w:t xml:space="preserve">K_W12, K_W13, K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1331,51 +1331,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U17, K_U18, K_U19, K_U21, K_U04, K_U05, K_U16</w:t>
+        <w:t xml:space="preserve">K_U16, K_U17, K_U18, K_U19, K_U21, K_U04, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U03, K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1691,51 +1691,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K04</w:t>
+        <w:t xml:space="preserve">K_K04, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>