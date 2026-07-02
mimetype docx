--- v3 (2026-06-11)
+++ v4 (2026-07-02)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W07, K_W08, K_W09, K_W10, K_W11, K_W12, K_W01, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1041,51 +1041,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W13, K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11</w:t>
+        <w:t xml:space="preserve">K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11, K_W12, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1111,51 +1111,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W12, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W09, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1331,51 +1331,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U17, K_U18, K_U19, K_U21, K_U04, K_U05</w:t>
+        <w:t xml:space="preserve">K_U04, K_U05, K_U16, K_U17, K_U18, K_U19, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1471,51 +1471,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U03, K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21</w:t>
+        <w:t xml:space="preserve">K_U13, K_U15, K_U16, K_U18, K_U21, K_U01, K_U02, K_U03, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
@@ -1691,51 +1691,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K04, K_K03</w:t>
+        <w:t xml:space="preserve">K_K03, K_K04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>