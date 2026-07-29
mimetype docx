--- v4 (2026-07-02)
+++ v5 (2026-07-29)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W08, K_W09, K_W10, K_W11, K_W12, K_W01, K_W05</w:t>
+        <w:t xml:space="preserve">K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1111,51 +1111,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W09, K_W11, K_W12</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W12, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1401,121 +1401,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21, K_U01, K_U02, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U_04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">potrafi stosować odpowiednie narzędzia CAD wspomagające projektowanie zasilaczy impulsowych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U03, K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U13, K_U15, K_U16, K_U18, K_U21, K_U01, K_U02, K_U03, K_U11, K_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>