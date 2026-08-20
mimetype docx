--- v5 (2026-07-29)
+++ v6 (2026-08-20)
@@ -1041,51 +1041,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W05, K_W07, K_W08, K_W09, K_W10, K_W11, K_W12, K_W13</w:t>
+        <w:t xml:space="preserve">K_W11, K_W12, K_W13, K_W01, K_W05, K_W07, K_W08, K_W09, K_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1401,51 +1401,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium, laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U12, K_U13, K_U15, K_U16, K_U18, K_U21, K_U01, K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U21, K_U01, K_U02, K_U03, K_U11, K_U12, K_U13, K_U15, K_U16, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>