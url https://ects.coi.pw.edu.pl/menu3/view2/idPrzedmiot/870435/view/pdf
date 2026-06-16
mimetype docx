--- v0 (2026-01-15)
+++ v1 (2026-06-16)
@@ -776,51 +776,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian audytoryjny Spr2, ćwiczenia laboratoryjne: Lab4, Lab5, Lab6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W04</w:t>
+        <w:t xml:space="preserve">K_W04, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>