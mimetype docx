--- v1 (2026-06-16)
+++ v2 (2026-08-19)
@@ -776,121 +776,121 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawdzian audytoryjny Spr2, ćwiczenia laboratoryjne: Lab4, Lab5, Lab6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W02, K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student, który zaliczył przedmiot, posiada uporządkowaną wiedzę na temat : a) zadań, właściwości i budowy systemów operacyjnych; b) podstawowych sposobów realizacji współbieżności (procesy, wątki) ; c) planowania przydziału czasu procesora, d) budowy i własności podstawowych typów systemów plików, e) środków komunikacji pomiędzy procesami (pamięć współdzielona, kolejki komunikatów, łącza)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawdzian audytoryjny Spr1, ćwiczenia laboratoryjne: Lab1, Lab2, Lab3, Lab4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W04, K_W02</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_W02, K_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>