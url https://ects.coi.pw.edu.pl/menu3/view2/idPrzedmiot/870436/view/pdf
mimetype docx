--- v1 (2026-02-10)
+++ v2 (2026-05-07)
@@ -1054,51 +1054,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W03, K_W04, K_W05</w:t>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>