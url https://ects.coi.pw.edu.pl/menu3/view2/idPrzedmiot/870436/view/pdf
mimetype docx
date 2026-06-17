--- v2 (2026-05-07)
+++ v3 (2026-06-17)
@@ -1054,51 +1054,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W02</w:t>
+        <w:t xml:space="preserve">K_W04, K_W05, K_W02, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>