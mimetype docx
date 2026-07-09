--- v3 (2026-06-17)
+++ v4 (2026-07-09)
@@ -774,87 +774,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W04, K_W05, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę na temat mechanizmów zapewniających wydajną komunikację między urządzeniami peryferyjnymi i jądrem systemu oraz aplikacjami użytkownika</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W03, K_W04, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat mechanizmów zapewniających wydajną komunikację między urządzeniami peryferyjnymi i jądrem systemu oraz aplikacjami użytkownika</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę na temat mechanizmów zapewniających właściwą synchronizację wątków przy obsłudze przerwań oraz w systemach wieloprocesorowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -873,232 +943,162 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę na temat mechanizmów zapewniających właściwą synchronizację wątków przy obsłudze przerwań oraz w systemach wieloprocesorowych</w:t>
+        <w:t xml:space="preserve">Posiada wiedzę o mechanizmach ochrony oraz mechanizmach zarządzania pamięcią oraz  sposobach ich wykorzystania przy tworzeniu sterowników urządzeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o typowych magistralach wejścia/wyjścia we współczesnych komputerach i systemach wbudowanych i o zasadach tworzenia sterowników urządzeń podłączonych do tych magistral</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt, omówienie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W03, K_W04, K_W05</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">K_W04, K_W05, K_W02, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>