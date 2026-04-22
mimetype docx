--- v1 (2026-02-09)
+++ v2 (2026-04-22)
@@ -889,51 +889,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, raporty z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W06, K_W07, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W02, K_W06, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1259,51 +1259,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K03, K_K02</w:t>
+        <w:t xml:space="preserve">K_K02, K_K03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>