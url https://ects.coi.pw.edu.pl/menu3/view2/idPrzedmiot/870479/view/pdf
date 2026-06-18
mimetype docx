--- v2 (2026-04-22)
+++ v3 (2026-06-18)
@@ -889,51 +889,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, raporty z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W02, K_W06, K_W07</w:t>
+        <w:t xml:space="preserve">K_W02, K_W06, K_W07, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1039,51 +1039,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U02, K_U04, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>