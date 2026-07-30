--- v3 (2026-06-18)
+++ v4 (2026-07-30)
@@ -1039,51 +1039,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U02, K_U04, K_U08</w:t>
+        <w:t xml:space="preserve">K_U04, K_U08, K_U11, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>