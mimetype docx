--- v4 (2026-07-30)
+++ v5 (2026-09-07)
@@ -819,271 +819,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, raporty z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W06, K_W07, K_W13, K_W02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOT_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">ma uporządkowaną wiedzę w zakresie podstawowych praw, zjawisk i procesów fizycznych dotyczących propagacji światła w światłowodach</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium, raporty z laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W02, K_W06, K_W07, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka FOT_W03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka FOT_W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma uporządkowaną wiedzę w zakresie podstawowych praw, zjawisk i procesów fizycznych dotyczących propagacji światła w światłowodach</w:t>
+        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą kierunków rozwoju i obszarów zastosowania fotoniki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, raporty z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W06, K_W07, K_W13</w:t>
+        <w:t xml:space="preserve">K_W13, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka FOT_W04: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka FOT_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ma podstawową wiedzę dotyczącą kierunków rozwoju i obszarów zastosowania fotoniki</w:t>
+        <w:t xml:space="preserve">potrafi przedstawić główne założenia, pojęcia i formalizmy optyki geometrycznej, falowej i korpuskularnej oraz zilustrować je przykładami zjawisk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium, raporty z laboratorium</w:t>
+        <w:t xml:space="preserve">Kolokwia, sprawdziany i wykonanie ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W13, K_W14</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">K_U04, K_U08, K_U11, K_U02</w:t>
+        <w:t xml:space="preserve">K_U02, K_U04, K_U08, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>