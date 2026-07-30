--- v3 (2026-06-16)
+++ v4 (2026-07-30)
@@ -744,51 +744,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W06, K_W01</w:t>
+        <w:t xml:space="preserve">K_W01, K_W02, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1104,401 +1104,401 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_U04, K_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka LKP_U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">opisać mechanizmy prowadzące do poszerzenia krzywej wzmocnienia ośrodka aktywnego, identyfikować typy poszerzenia oraz opisać efekty oddziaływania fali e.m. z ośrodkami o rożnych typach poszerzenia krzywej wzmocnienia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka LKP_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka LKP_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">opisać mechanizmy prowadzące do poszerzenia krzywej wzmocnienia ośrodka aktywnego, identyfikować typy poszerzenia oraz opisać efekty oddziaływania fali e.m. z ośrodkami o rożnych typach poszerzenia krzywej wzmocnienia</w:t>
+        <w:t xml:space="preserve">sformułować warunki generacji na progu akcji laserowej oraz opisać akcję laserową ponad progiem generacji w przypadku pracy ciągłej oraz impulsowej (generacja impulsów gigantycznych oraz superkrótkich)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania</w:t>
+        <w:t xml:space="preserve">egzamin, raport z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka LKP_U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka LKP_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sformułować warunki generacji na progu akcji laserowej oraz opisać akcję laserową ponad progiem generacji w przypadku pracy ciągłej oraz impulsowej (generacja impulsów gigantycznych oraz superkrótkich)</w:t>
+        <w:t xml:space="preserve">określić strukturę modową w rezonatorach rożnego typu oraz zaprojektować prosty rezonator optyczny o pożądanych własnościach </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania, raport z laboratorium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U03, K_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka LKP_U05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">opisać podstawowe techniki laserowe wykorzystywane do uzyskania pracy jednoczęstotliwościowej </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">egzamin, raport z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U03, K_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka LKP_U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka LKP_U06: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">określić strukturę modową w rezonatorach rożnego typu oraz zaprojektować prosty rezonator optyczny o pożądanych własnościach </w:t>
+        <w:t xml:space="preserve">zmierzyć parametry ośrodka aktywnego lasera He-Ne mające zasadniczy wpływ na moc wyjściową i widmo promieniowania lasera</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">egzamin, kolokwium, zadania do samodzielnego rozwiązania, raport z laboratorium</w:t>
+        <w:t xml:space="preserve">raport z laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03, K_U04</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">K_U03, K_U04, K_U20</w:t>
+        <w:t xml:space="preserve">K_U04, K_U20, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>