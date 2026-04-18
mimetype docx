--- v1 (2026-03-01)
+++ v2 (2026-04-18)
@@ -824,67 +824,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zdany egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W02, K_W13, K_W15</w:t>
+        <w:t xml:space="preserve">K_W02, K_W13, K_W15, K_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WG.o, I.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna zastosowania akceleratorów do terapii niekonwencjonalnych: protonowej, neutronowej, mezonowej, wiązkami ciężkich jonów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>