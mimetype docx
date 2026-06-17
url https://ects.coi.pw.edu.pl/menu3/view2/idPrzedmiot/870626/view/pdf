--- v2 (2026-04-18)
+++ v3 (2026-06-17)
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zdany egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W13, K_W15, K_W19</w:t>
+        <w:t xml:space="preserve">K_W19, K_W02, K_W13, K_W15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>