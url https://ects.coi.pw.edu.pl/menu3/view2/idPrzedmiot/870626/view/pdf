--- v3 (2026-06-17)
+++ v4 (2026-08-20)
@@ -894,51 +894,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zdany egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W19, K_W02, K_W13, K_W15</w:t>
+        <w:t xml:space="preserve">K_W13, K_W15, K_W19, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, III.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>