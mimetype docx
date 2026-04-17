--- v4 (2026-03-23)
+++ v5 (2026-04-17)
@@ -769,67 +769,67 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Analizowanie treści aktów prawnych. 
 Rozwiązywanie kazusów na zajęciach, w ramach pracy własnej albo na egzaminie , a także
 prezentowanie swoich przemyśleń w ramach kontaktów z prowadzącym zajęcia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W11, K_W08, K_W09, K_W10</w:t>
+        <w:t xml:space="preserve">K_W08, K_W09, K_W10, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PGOZ_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student umie znaleźć i zastosować przepisy do analizowanych sytuacji praktycznych, w tym także potrafi znaleźć optymalną formę prowadzenia planowanej działalności gospodarczej. Student umie ocenić istniejącą lub stworzyć nową umowę opisującą relacje handlowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -842,67 +842,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozwiązywanie zadań na zajęciach i
 samodzielnie, a także prezentacja wyników na
 zajęciach. Analizowanie treści aktów prawnych
 na zajęciach i samodzielnie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, III.P6S_WK.o</w:t>
+        <w:t xml:space="preserve">III.P6S_WK.o, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PGOZ_U01: </w:t>
       </w:r>
     </w:p>