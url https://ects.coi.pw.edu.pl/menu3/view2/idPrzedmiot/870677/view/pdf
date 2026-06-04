--- v1 (2026-03-23)
+++ v2 (2026-06-04)
@@ -758,51 +758,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja poprawności rozwiązywania zadań ćwiczeniowych na drodze korespondencji e-mailowej. Sprawdzenie nabytej wiedzy w formie egzaminu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W05</w:t>
+        <w:t xml:space="preserve">K_W05, K_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -838,67 +838,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja poprawności rozwiązywania zadań ćwiczeniowych na drodze korespondencji e-mailowej. Sprawdzenie nabytej wiedzy w formie egzaminu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U05, K_U01</w:t>
+        <w:t xml:space="preserve">K_U05, K_U01, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UU, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, I.P6S_UK, I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PSK_01: </w:t>
       </w:r>
     </w:p>