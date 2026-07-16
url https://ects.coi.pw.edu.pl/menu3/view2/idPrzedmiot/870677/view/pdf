--- v2 (2026-06-04)
+++ v3 (2026-07-16)
@@ -758,51 +758,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja poprawności rozwiązywania zadań ćwiczeniowych na drodze korespondencji e-mailowej. Sprawdzenie nabytej wiedzy w formie egzaminu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W05, K_W03</w:t>
+        <w:t xml:space="preserve">K_W03, K_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dyskusja w ramach zajęć stacjonarnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_K02, K_K01</w:t>
+        <w:t xml:space="preserve">K_K01, K_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_KO</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>