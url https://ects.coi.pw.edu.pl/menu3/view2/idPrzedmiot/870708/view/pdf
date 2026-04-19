--- v0 (2026-01-11)
+++ v1 (2026-04-19)
@@ -1048,51 +1048,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać zagadnienia zawierające modele zderzających się prostych układów mechanicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>