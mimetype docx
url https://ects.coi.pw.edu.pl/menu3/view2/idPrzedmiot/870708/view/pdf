--- v1 (2026-04-19)
+++ v2 (2026-06-03)
@@ -952,51 +952,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zadanie polegające na wyznaczeniu równań więzów i doboru odpowiednich współrzędnych uogólnionych. Na ocenę pozytywną wymagane jest uzyskanie 60% możliwych punktów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W02, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1048,51 +1048,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi rozwiązywać zagadnienia zawierające modele zderzających się prostych układów mechanicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>