--- v2 (2026-03-01)
+++ v3 (2026-04-19)
@@ -964,51 +964,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów. Ćwiczenia projektowe - realizacja indywidualnego zadania projektowego i obrona projektu przed końcem semestru. Konieczne jest poprawne wykonanie wszystkich wyszczególnionych elementów zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U16, Tr2A_U10</w:t>
+        <w:t xml:space="preserve">Tr2A_U10, Tr2A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>