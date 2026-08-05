--- v3 (2026-04-19)
+++ v4 (2026-08-05)
@@ -980,51 +980,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U10, Tr2A_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować koncepcyjnie układ transportu wewnętrznego i magazynowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1034,67 +1034,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład – kolokwium pisemne (pytania otwarte lub testowe w zależności od formy nauczania). Wymaganie jest uzyskanie połowy możliwych do uzyskania punktów. Ćwiczenia projektowe - realizacja indywidualnego zadania projektowego i obrona projektu przed końcem semestru. Konieczne jest poprawne wykonanie wszystkich wyszczególnionych elementów zadania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U15, Tr2A_U16, Tr2A_U21</w:t>
+        <w:t xml:space="preserve">Tr2A_U16, Tr2A_U21, Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW, III.P7S_UW.4.o, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi oszacować nakłady, koszty i wydajność układu transportu wewnętrznego i magazynowania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>