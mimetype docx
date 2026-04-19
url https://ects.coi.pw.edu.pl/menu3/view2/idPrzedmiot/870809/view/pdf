--- v1 (2026-03-24)
+++ v2 (2026-04-19)
@@ -960,67 +960,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W09, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG.o, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, III.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę o budowie i zasadzie działania stanowisk badawczych i urządzeń pomiarowych stosowanych przy diagnozowaniu pojazdów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>