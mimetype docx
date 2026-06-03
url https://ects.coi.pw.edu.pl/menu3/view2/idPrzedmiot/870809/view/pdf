--- v2 (2026-04-19)
+++ v3 (2026-06-03)
@@ -1390,51 +1390,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U13, Tr2A_U14, Tr2A_U18</w:t>
+        <w:t xml:space="preserve">Tr2A_U14, Tr2A_U18, Tr2A_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>