--- v3 (2026-06-03)
+++ v4 (2026-06-24)
@@ -1030,411 +1030,411 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna ideę stosowania, pełnione zadania i zasadę działania systemu diagnostyki pokładowej OBD i EOBD w pojazdach samochodowych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W06: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna ideę stosowania, pełnione zadania i zasadę działania systemu diagnostyki pokładowej OBD i EOBD w pojazdach samochodowych </w:t>
+        <w:t xml:space="preserve">Potrafi pozyskać informacje z literatury dotyczące diagnozowania pojazdów samochodowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
+        <w:t xml:space="preserve">Tr2A_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi pozyskać informacje z literatury dotyczące diagnozowania pojazdów samochodowych</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzać pomiary dotyczące diagnozowania samochodów, interpretować uzyskane wyniki i wyciągać wnioski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U01</w:t>
+        <w:t xml:space="preserve">Tr2A_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przeprowadzać pomiary dotyczące diagnozowania samochodów, interpretować uzyskane wyniki i wyciągać wnioski</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać poznane metody oceny stanu technicznego pojazdu do lokalizowania jego niesprawności; potrafi budować testy diagnostyczne pojazdu samochodowego (jako całości, jego układów, zespołów i podzespołów)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U09</w:t>
+        <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.1.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U03: </w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać poznane metody oceny stanu technicznego pojazdu do lokalizowania jego niesprawności; potrafi budować testy diagnostyczne pojazdu samochodowego (jako całości, jego układów, zespołów i podzespołów)</w:t>
+        <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania nowych osiągnięć techniki w zakresie diagnozowania pojazdów i stosowanych urządzeń pomiarowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U15</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">Tr2A_U14, Tr2A_U18, Tr2A_U13</w:t>
+        <w:t xml:space="preserve">Tr2A_U13, Tr2A_U14, Tr2A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o, III.P7S_UW.4.o</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>