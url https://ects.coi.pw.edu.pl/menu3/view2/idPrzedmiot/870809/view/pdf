--- v4 (2026-06-24)
+++ v5 (2026-08-07)
@@ -1030,51 +1030,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykład  - zal. – część pisemna i ustna; ćw. labor. 1 – 4, kolokwium, ew. cz. ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W08, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1336,51 +1336,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania nowych osiągnięć techniki w zakresie diagnozowania pojazdów i stosowanych urządzeń pomiarowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>