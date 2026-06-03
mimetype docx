--- v2 (2026-04-18)
+++ v3 (2026-06-03)
@@ -735,67 +735,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium – część pisemna i ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
+        <w:t xml:space="preserve">Tr2A_W10, Tr2A_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe definicje i określenia. oraz podział aktów prawnych i ich znaczenie dla systemu badań technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>