--- v3 (2026-06-03)
+++ v4 (2026-08-27)
@@ -735,67 +735,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">kolokwium – część pisemna i ustna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_W10, Tr2A_W06</w:t>
+        <w:t xml:space="preserve">Tr2A_W06, Tr2A_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, I.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG, I.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zna podstawowe definicje i określenia. oraz podział aktów prawnych i ich znaczenie dla systemu badań technicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1251,51 +1251,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.2.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.2.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>