--- v2 (2026-03-23)
+++ v3 (2026-04-16)
@@ -953,67 +953,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ocena egzemplarza pracy dyplomowej, weryfikacja doboru bibliografii oraz zawartości merytorycznej pracy, ocena aktywności podczas konsultacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U05, Tr2A_U01</w:t>
+        <w:t xml:space="preserve">Tr2A_U01, Tr2A_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UK, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przygotować opracowanie naukowe w języku polskim i jego streszczenie w języku obcym, przedstawiające wyniki własnych badań naukowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1389,51 +1389,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uwzględniając aspekty pozatechniczne potrafi dokonać identyfikacji i sformułować specyfikację rozpatrywanego w pracy dyplomowej złożonego lub nietypowego zadania inżynierskiego, charakterystycznego dla transportu i studiowanej specjalności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>