--- v3 (2026-04-16)
+++ v4 (2026-05-08)
@@ -1389,51 +1389,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.3.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U08: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uwzględniając aspekty pozatechniczne potrafi dokonać identyfikacji i sformułować specyfikację rozpatrywanego w pracy dyplomowej złożonego lub nietypowego zadania inżynierskiego, charakterystycznego dla transportu i studiowanej specjalności</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1529,51 +1529,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U10: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zgodnie z uwzględniającą aspekty pozatechniczne specyfikacją rozpatrywanego w pracy dyplomowej zadania inżynierskiego zaprojektować złożone urządzenie, obiekt, system, usługę lub proces, używając przy tym właściwych metod, technik i narzędzi, w tym przystosowując do tego celu istniejące lub opracowując nowe narzędzia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>