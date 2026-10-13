--- v9 (2026-08-26)
+++ v10 (2026-10-13)
@@ -1107,51 +1107,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena formująca: prawidłowe wykonanie projektu w części dotyczącej sporządzania rozszycia kablowego listew zaciskowych, garnków i szaf kablowych. Ocena podsumowująca: ustna obrona projektu w części dotyczącej sporządzania rozszycia kablowego listew zaciskowych, garnków i szaf kablowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U18, Tr2A_U20, Tr2A_U01, Tr2A_U10, Tr2A_U16</w:t>
+        <w:t xml:space="preserve">Tr2A_U20, Tr2A_U01, Tr2A_U10, Tr2A_U16, Tr2A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>