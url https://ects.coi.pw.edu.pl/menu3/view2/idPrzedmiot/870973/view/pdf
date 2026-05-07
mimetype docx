--- v1 (2026-02-10)
+++ v2 (2026-05-07)
@@ -1116,67 +1116,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, 5 pytań, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 pytania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U18, Tr2A_U19</w:t>
+        <w:t xml:space="preserve">Tr2A_U19, Tr2A_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW, III.P7S_UW.4.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie posługiwać się specyfikacjami technicznymi ITS oraz podstawowymi metodami oceny jakości systemów ITS i ich usług</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>