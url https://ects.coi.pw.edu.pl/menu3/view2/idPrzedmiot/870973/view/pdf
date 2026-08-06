--- v2 (2026-05-07)
+++ v3 (2026-08-06)
@@ -1116,51 +1116,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin, 5 pytań, wymagane jest udzielenie pełnych odpowiedzi na przynajmniej 3 pytania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tr2A_U19, Tr2A_U18</w:t>
+        <w:t xml:space="preserve">Tr2A_U18, Tr2A_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P7S_UW.4.o, I.P7S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>