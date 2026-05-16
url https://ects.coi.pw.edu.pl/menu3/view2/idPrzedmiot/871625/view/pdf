--- v2 (2026-03-24)
+++ v3 (2026-05-16)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą metod matematycznego opisu dynamiki obiektów fizycznych w przestrzeni
 czasu i przestrzeni Laplace’a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -985,67 +985,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U16, K2_U05</w:t>
+        <w:t xml:space="preserve">K2_U05, K2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>