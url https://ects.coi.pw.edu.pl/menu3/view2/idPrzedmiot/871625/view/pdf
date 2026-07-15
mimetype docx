--- v3 (2026-05-16)
+++ v4 (2026-07-15)
@@ -780,51 +780,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą metod matematycznego opisu dynamiki obiektów fizycznych w przestrzeni
 czasu i przestrzeni Laplace’a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1001,51 +1001,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05, K2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>