--- v4 (2026-07-15)
+++ v5 (2026-08-27)
@@ -931,51 +931,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04, K2_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UO, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować układ regulacji automatycznej, dobrać odpowiedni regulator do obiektu regulacji i dobrać nastawy regulatora.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1001,51 +1001,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U05, K2_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>