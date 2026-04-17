--- v1 (2026-02-09)
+++ v2 (2026-04-17)
@@ -1335,51 +1335,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>