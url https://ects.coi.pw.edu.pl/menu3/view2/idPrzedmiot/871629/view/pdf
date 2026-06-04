--- v2 (2026-04-17)
+++ v3 (2026-06-04)
@@ -975,51 +975,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1195,51 +1195,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania i prowadzenia badań, korzystania z przyrządów pomiarowych oraz interpretowania i analizowania uzyskanych wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1335,51 +1335,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>