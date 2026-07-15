--- v3 (2026-06-04)
+++ v4 (2026-07-15)
@@ -905,341 +905,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę o wieloaspektowym i wielkoskalowym podejściu do modelowania procesów stanowiącym obecnie najnowszy trend rozwojowy inżynierii chemicznej i procesowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę o wieloaspektowym i wielkoskalowym podejściu do modelowania procesów stanowiącym obecnie najnowszy trend rozwojowy inżynierii chemicznej i procesowej.</w:t>
+        <w:t xml:space="preserve">Posiada umiejętności korzystania z danych literaturowych i internetowych w celu samodzielnego rozwiązywania zadanych problemów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">dyskusja, seminarium</w:t>
+        <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_W09</w:t>
+        <w:t xml:space="preserve">K2_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada umiejętności korzystania z danych literaturowych i internetowych w celu samodzielnego rozwiązywania zadanych problemów.</w:t>
+        <w:t xml:space="preserve">Potrafi określać kierunki dalszego uczenia się i realizować proces samokształcenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi posługiwać się zaawansowanym narzędziem do komputerowego wspomagania projektowania instalacji w przemyśle chemicznym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">przyjęcie pracy dyplomowej magisterskiej przez opiekuna, referat, sprawozdanie, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K2_U01</w:t>
+        <w:t xml:space="preserve">K2_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma umiejętność planowania i prowadzenia badań, korzystania z przyrządów pomiarowych oraz interpretowania i analizowania uzyskanych wyników.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>