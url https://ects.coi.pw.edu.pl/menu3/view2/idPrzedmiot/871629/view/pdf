--- v4 (2026-07-15)
+++ v5 (2026-08-06)
@@ -905,121 +905,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K2_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę o wieloaspektowym i wielkoskalowym podejściu do modelowania procesów stanowiącym obecnie najnowszy trend rozwojowy inżynierii chemicznej i procesowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K2_W09</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>