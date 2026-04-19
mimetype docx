--- v2 (2026-03-25)
+++ v3 (2026-04-19)
@@ -855,201 +855,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_WG, P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada ogólną wiedzę o aktualnych kierunkach rozwoju inżynierii chemicznej i procesowej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">egzamin pisemny, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada ogólną wiedzę o aktualnych kierunkach rozwoju inżynierii chemicznej i procesowej.</w:t>
+        <w:t xml:space="preserve">Ma umiejętności w zakresie konstrukcji podstawowych aparatów do prowadzenia procesów jednostkowych i złożonych, zasad doboru i projektowania aparatury oraz instalacji procesowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin pisemny, dyskusja, seminarium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W12</w:t>
+        <w:t xml:space="preserve">K1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi interpretować i opisywać operacje w ciągach technologicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>