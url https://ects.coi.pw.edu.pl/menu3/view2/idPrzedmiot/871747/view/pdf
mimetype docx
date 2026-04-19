--- v0 (2025-12-28)
+++ v1 (2026-04-19)
@@ -1074,51 +1074,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi interpretować i opisywać operacje w ciągach technologicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>