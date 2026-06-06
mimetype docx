--- v1 (2026-04-19)
+++ v2 (2026-06-06)
@@ -934,191 +934,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi korzystać z wszelkiego rodzaju informacji i je analizować</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, referat, sprawozdanie, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować podstawowy proces przemysłowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">kolokwium, referat, sprawozdanie, dyskusja, seminarium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi interpretować i opisywać operacje w ciągach technologicznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>