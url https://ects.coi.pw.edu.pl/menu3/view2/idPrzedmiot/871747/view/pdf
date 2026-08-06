--- v2 (2026-06-06)
+++ v3 (2026-08-06)
@@ -934,51 +934,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z wszelkiego rodzaju informacji i je analizować</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1214,51 +1214,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UO</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS1: </w:t>
       </w:r>
     </w:p>