--- v2 (2026-03-23)
+++ v3 (2026-06-05)
@@ -852,51 +852,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
+        <w:t xml:space="preserve">III.P6S_WK, P6U_W, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1152,51 +1152,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka KS2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jest gotów do myślenia i działania w sposób przedsiębiorczy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>