--- v3 (2026-06-05)
+++ v4 (2026-08-26)
@@ -852,51 +852,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_WK, P6U_W, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WK, III.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -932,51 +932,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi planować i organizować pracę indywidualną oraz w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>