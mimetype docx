--- v3 (2026-03-23)
+++ v4 (2026-04-17)
@@ -967,67 +967,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium + ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01, K_W02, K_W11</w:t>
+        <w:t xml:space="preserve">K_W02, K_W11, K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka FLAB_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę w zakresie optyki pozwalającym na rozumienie podstawowych zjawisk fizycznych w tej dziedzinie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>