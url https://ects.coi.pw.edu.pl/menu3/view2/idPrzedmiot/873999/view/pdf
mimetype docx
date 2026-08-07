--- v4 (2026-04-17)
+++ v5 (2026-08-07)
@@ -967,51 +967,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium + ocena sprawozdania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W02, K_W11, K_W01</w:t>
+        <w:t xml:space="preserve">K_W11, K_W01, K_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>