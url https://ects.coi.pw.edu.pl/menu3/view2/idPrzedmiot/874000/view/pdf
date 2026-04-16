--- v2 (2026-03-01)
+++ v3 (2026-04-16)
@@ -842,201 +842,201 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT3_WO3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy rachunku prawdopodobieństwa, pojęcie jednowymiarowej zmiennej losowej oraz podstawowe twierdzenia graniczne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">test zaliczeniowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka MAT3_WO3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka MAT3_UO1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy rachunku prawdopodobieństwa, pojęcie jednowymiarowej zmiennej losowej oraz podstawowe twierdzenia graniczne.</w:t>
+        <w:t xml:space="preserve">Potrafi całkować funkcje zmiennej zespolonej oraz stosować przekształcenie Laplace'a do rozwiązywania równań różniczkowych i całkowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">test zaliczeniowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W01</w:t>
+        <w:t xml:space="preserve">K_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka MAT3_UO2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wyznaczać transformatę Fouriera różnych funkcji opisujących zjawiska mechaniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>