--- v5 (2026-07-15)
+++ v6 (2026-10-13)
@@ -767,67 +767,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzian podczas zajęć wykładowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W11</w:t>
+        <w:t xml:space="preserve">K_W11, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PEM_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie wpływ zjawisk fizycznych i sposobu przetwarzania danych na wyniki pomiaru. Ma wiedzę na temat źródeł niepewności pomiaru. Zna reguły propagacji błędów pomiaru wynikające z zasad probabilistyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -987,67 +987,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena poprawności wykonania zadań w laboratorium i jakości sprawozdań z ćwiczeń</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U06</w:t>
+        <w:t xml:space="preserve">K_U06, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka PEM_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zinterpretować zgodnie z normami ISO podane na rysunku technicznym wymagania dotyczące dokładności geometrycznej elementów mechanicznych, dobrać urządzenia pomiarowe do ich sprawdzania oraz ocenić poprawność wykonania sprawdzanego wyrobu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>