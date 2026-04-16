--- v1 (2026-03-23)
+++ v2 (2026-04-16)
@@ -913,202 +913,272 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową  wiedzę w zakresie analizy  zachowań geometrycznych mechanizmów manipulatorów i robotów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych  projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową  wiedzę w zakresie analizy  zachowań geometrycznych mechanizmów manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie analizy  zachowań kinematycznych mechanizmów manipulatorów i robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych  projektów</w:t>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W16, K_W03, K_W09</w:t>
+        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie analizy  zachowań kinematycznych mechanizmów manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Efekt	Potrafi  zebrać i wykorzystać informacje na temat  syntezy zachowań geometrycznych, kinematycznych i kinetycznych  mechanizmów manipulatorów i robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
+        <w:t xml:space="preserve">Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zebrać i wykorzystać informacje na temat  doboru układów napędowych  mechanizmów manipulatorów i robotów na podstawie ich zachowań geometrycznych, kinematycznych i kinetycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
@@ -1133,331 +1203,261 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Efekt	Potrafi  zebrać i wykorzystać informacje na temat  syntezy zachowań geometrycznych, kinematycznych i kinetycznych  mechanizmów manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Potrafi opracować dokumentację projektową mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena zrealizowanych projektów.</w:t>
+        <w:t xml:space="preserve">Ocena dokumentacji projektowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opracować dokumentację projektową mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
+        <w:t xml:space="preserve">Potrafi przygotować i przedstawić krótką prezentację ustną poświęconą wynikom realizacji projektu mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena dokumentacji projektowej</w:t>
+        <w:t xml:space="preserve">Ocena prezentacji aplikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02</w:t>
+        <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U03: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przygotować i przedstawić krótką prezentację ustną poświęconą wynikom realizacji projektu mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
+        <w:t xml:space="preserve">Potrafi uruchomić i wykorzystać oprogramowanie wspierające wykonanie dokumentacji projektowej  mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena prezentacji aplikacji</w:t>
+        <w:t xml:space="preserve">Ocena zrealizowanych projektów, w tym przyjętych rozwiązań programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U03</w:t>
+        <w:t xml:space="preserve">K_U25, K_U05, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UU, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_K01: </w:t>
       </w:r>
     </w:p>