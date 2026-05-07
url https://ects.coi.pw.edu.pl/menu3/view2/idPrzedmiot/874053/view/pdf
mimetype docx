--- v2 (2026-04-16)
+++ v3 (2026-05-07)
@@ -913,51 +913,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową  wiedzę w zakresie analizy  zachowań geometrycznych mechanizmów manipulatorów i robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1037,51 +1037,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_W16, K_W03, K_W09, K_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1397,67 +1397,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zrealizowanych projektów, w tym przyjętych rozwiązań programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U25, K_U05, K_U21</w:t>
+        <w:t xml:space="preserve">K_U05, K_U21, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, I.P6S_UO, I.P6S_UU, P6U_U</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_K01: </w:t>
       </w:r>
     </w:p>