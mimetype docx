--- v3 (2026-05-07)
+++ v4 (2026-06-04)
@@ -1037,51 +1037,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16, K_W03, K_W09, K_W14</w:t>
+        <w:t xml:space="preserve">K_W14, K_W16, K_W03, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1397,67 +1397,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zrealizowanych projektów, w tym przyjętych rozwiązań programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U05, K_U21, K_U25</w:t>
+        <w:t xml:space="preserve">K_U21, K_U25, K_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_K01: </w:t>
       </w:r>
     </w:p>