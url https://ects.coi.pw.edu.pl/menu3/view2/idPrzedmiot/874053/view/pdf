--- v4 (2026-06-04)
+++ v5 (2026-07-14)
@@ -1037,67 +1037,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W14, K_W16, K_W03, K_W09</w:t>
+        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
       </w:r>
     </w:p>
@@ -1397,67 +1397,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zrealizowanych projektów, w tym przyjętych rozwiązań programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U21, K_U25, K_U05</w:t>
+        <w:t xml:space="preserve">K_U05, K_U21, K_U25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o, I.P6S_UO, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_K01: </w:t>
       </w:r>
     </w:p>