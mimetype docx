--- v5 (2026-07-14)
+++ v6 (2026-08-08)
@@ -773,691 +773,691 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR _IST_K_W05: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu analizy  zachowań układów napędowych stosowanych w  mechanizmach  manipulatorów i robotów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W01: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w  zakresie projektowania  mechanizmów  manipulatorów i robotów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena zrealizowanych dwóch projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ZBR _IST_K_W05: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę z zakresu analizy  zachowań układów napędowych stosowanych w  mechanizmach  manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Ma podstawową  wiedzę w zakresie analizy  zachowań geometrycznych mechanizmów manipulatorów i robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych  projektów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie analizy  zachowań kinematycznych mechanizmów manipulatorów i robotów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W10</w:t>
+        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W01: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w  zakresie projektowania  mechanizmów  manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Efekt	Potrafi  zebrać i wykorzystać informacje na temat  syntezy zachowań geometrycznych, kinematycznych i kinetycznych  mechanizmów manipulatorów i robotów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena zrealizowanych dwóch projektów</w:t>
+        <w:t xml:space="preserve">Ocena zrealizowanych projektów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W02: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową  wiedzę w zakresie analizy  zachowań geometrycznych mechanizmów manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Potrafi zebrać i wykorzystać informacje na temat  doboru układów napędowych  mechanizmów manipulatorów i robotów na podstawie ich zachowań geometrycznych, kinematycznych i kinetycznych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych  projektów</w:t>
+        <w:t xml:space="preserve">Ocena zrealizowanych projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_W03: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie analizy  zachowań kinematycznych mechanizmów manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Potrafi opracować dokumentację projektową mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin z części wykładowej. Ocena zrealizowanych projektów.</w:t>
+        <w:t xml:space="preserve">Ocena dokumentacji projektowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W03, K_W09, K_W14, K_W16</w:t>
+        <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Efekt	Potrafi  zebrać i wykorzystać informacje na temat  syntezy zachowań geometrycznych, kinematycznych i kinetycznych  mechanizmów manipulatorów i robotów</w:t>
+        <w:t xml:space="preserve">Potrafi przygotować i przedstawić krótką prezentację ustną poświęconą wynikom realizacji projektu mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena zrealizowanych projektów.</w:t>
+        <w:t xml:space="preserve">Ocena prezentacji aplikacji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U01: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zebrać i wykorzystać informacje na temat  doboru układów napędowych  mechanizmów manipulatorów i robotów na podstawie ich zachowań geometrycznych, kinematycznych i kinetycznych</w:t>
+        <w:t xml:space="preserve">Potrafi uruchomić i wykorzystać oprogramowanie wspierające wykonanie dokumentacji projektowej  mechanizmu manipulatora lub robota łącznie z układami napędowymi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocena zrealizowanych projektów</w:t>
+        <w:t xml:space="preserve">Ocena zrealizowanych projektów, w tym przyjętych rozwiązań programowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01</w:t>
+        <w:t xml:space="preserve">K_U25, K_U05, K_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, I.P6S_UO, I.P6S_UU, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka ZBR_IST_K_K01: </w:t>
       </w:r>
     </w:p>