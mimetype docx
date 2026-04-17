--- v3 (2026-03-24)
+++ v4 (2026-04-17)
@@ -889,67 +889,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, zaliczenie laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W16, K_W17, K_W18</w:t>
+        <w:t xml:space="preserve">K_W18, K_W16, K_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG, I.P6S_WK</w:t>
+        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_U01: </w:t>
       </w:r>
     </w:p>
@@ -1125,51 +1125,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_K01: </w:t>
       </w:r>
     </w:p>