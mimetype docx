--- v4 (2026-04-17)
+++ v5 (2026-06-04)
@@ -889,67 +889,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, zaliczenie laboratorium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W18, K_W16, K_W17</w:t>
+        <w:t xml:space="preserve">K_W16, K_W17, K_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WK, P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG, I.P6S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_U01: </w:t>
       </w:r>
     </w:p>
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, I.P6S_UK</w:t>
+        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować typowe struktury układów automatyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1125,51 +1125,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U15, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_K01: </w:t>
       </w:r>
     </w:p>