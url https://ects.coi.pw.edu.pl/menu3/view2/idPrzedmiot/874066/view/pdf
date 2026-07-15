--- v5 (2026-06-04)
+++ v6 (2026-07-15)
@@ -985,51 +985,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UK, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, I.P6S_UK, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi projektować typowe struktury układów automatyki.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1109,51 +1109,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizacja ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U15, K_U14</w:t>
+        <w:t xml:space="preserve">K_U14, K_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>