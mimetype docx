--- v6 (2026-07-15)
+++ v7 (2026-08-06)
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizacja ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U14, K_U15</w:t>
+        <w:t xml:space="preserve">K_U15, K_U14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka AUP_K01: </w:t>
       </w:r>
     </w:p>